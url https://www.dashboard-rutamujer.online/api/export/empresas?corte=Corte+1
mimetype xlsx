--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -410,2758 +410,2342 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J84"/>
+  <dimension ref="A1:J71"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="50.83203125" customWidth="1"/>
     <col min="2" max="2" width="15.83203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" customWidth="1"/>
     <col min="4" max="4" width="13.83203125" customWidth="1"/>
     <col min="5" max="5" width="50.83203125" customWidth="1"/>
     <col min="6" max="6" width="12.83203125" customWidth="1"/>
     <col min="7" max="7" width="13.83203125" customWidth="1"/>
     <col min="8" max="8" width="16.83203125" customWidth="1"/>
     <col min="9" max="9" width="20.83203125" customWidth="1"/>
     <col min="10" max="10" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Empresa</v>
       </c>
       <c r="B1" t="str">
         <v>NIT</v>
       </c>
       <c r="C1" t="str">
         <v>Departamento</v>
       </c>
       <c r="D1" t="str">
         <v>Municipio</v>
       </c>
       <c r="E1" t="str">
         <v>Sector</v>
       </c>
       <c r="F1" t="str">
         <v>Tamaño</v>
       </c>
       <c r="G1" t="str">
         <v>N° vacantes</v>
       </c>
       <c r="H1" t="str">
         <v>Tiene vacantes</v>
       </c>
       <c r="I1" t="str">
         <v>Tiene agendamiento</v>
       </c>
       <c r="J1" t="str">
         <v>Corte</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>ACCENTURE LTDA</v>
+        <v>ADMI ASEO DL SAS</v>
       </c>
       <c r="B2" t="str">
-        <v>800110980-7</v>
+        <v>900778944-1</v>
       </c>
       <c r="C2" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D2" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E2" t="str">
-        <v>TECNOLOGÍA</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F2" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2" t="str">
         <v>No</v>
       </c>
       <c r="I2" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J2" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>ADL DIGITAL LAB SAS</v>
+        <v>AGENCIA DE ADUANAS SIACOMEX S.A.S</v>
       </c>
       <c r="B3" t="str">
-        <v>9013283256</v>
+        <v>830023585-7</v>
       </c>
       <c r="C3" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D3" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E3" t="str">
-        <v>OTRO</v>
+        <v>TRANSPORTE</v>
       </c>
       <c r="F3" t="str">
-        <v/>
+        <v>Más de 200</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="str">
         <v>No</v>
       </c>
       <c r="I3" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J3" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>ADMI ASEO DL SAS</v>
+        <v>ALTIPAL S.A.S.</v>
       </c>
       <c r="B4" t="str">
-        <v>900778944-1</v>
+        <v>800186960-6</v>
       </c>
       <c r="C4" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D4" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E4" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>COMERCIO AL POR MAYOR Y AL POR MENOR; REPARACIÓN DE VEHÍCULOS AUTOMOTORES Y MOTOCICLETAS</v>
       </c>
       <c r="F4" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4" t="str">
         <v>No</v>
       </c>
       <c r="I4" t="str">
         <v>Sí</v>
       </c>
       <c r="J4" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>AGENCIA DE ADUANAS SIACOMEX S.A.S</v>
+        <v>Avicola los cambulos s.a</v>
       </c>
       <c r="B5" t="str">
-        <v>830023585-7</v>
+        <v>860058831-4</v>
       </c>
       <c r="C5" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D5" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E5" t="str">
-        <v>TRANSPORTE</v>
+        <v>AGRICULTURA, GANADERÍA, CAZA, SILVICULTURA Y PESCA</v>
       </c>
       <c r="F5" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="str">
         <v>No</v>
       </c>
       <c r="I5" t="str">
         <v>Sí</v>
       </c>
       <c r="J5" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>AGV Open Market</v>
+        <v>BANCO AV VILLAS</v>
       </c>
       <c r="B6" t="str">
-        <v>860350940-1</v>
+        <v>860035827-5</v>
       </c>
       <c r="C6" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D6" t="str">
-        <v>Fontibón</v>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E6" t="str">
-        <v>Transporte terrestre, transporte por tuberías</v>
+        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
       </c>
       <c r="F6" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H6" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I6" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J6" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>ALTIPAL S.A.S.</v>
+        <v>BANCO DE BOGOTÁ</v>
       </c>
       <c r="B7" t="str">
-        <v>800186960-6</v>
+        <v>8600029644</v>
       </c>
       <c r="C7" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D7" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E7" t="str">
-        <v>COMERCIO AL POR MAYOR Y AL POR MENOR; REPARACIÓN DE VEHÍCULOS AUTOMOTORES Y MOTOCICLETAS</v>
+        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
       </c>
       <c r="F7" t="str">
-        <v/>
+        <v>Más de 200</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7" t="str">
         <v>No</v>
       </c>
       <c r="I7" t="str">
         <v>Sí</v>
       </c>
       <c r="J7" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>AMARILO</v>
+        <v>Banco Santander</v>
       </c>
       <c r="B8" t="str">
-        <v>8001852951</v>
+        <v>900628110</v>
       </c>
       <c r="C8" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D8" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E8" t="str">
-        <v>CONSTRUCCIÓN</v>
+        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
       </c>
       <c r="F8" t="str">
-        <v/>
+        <v>Más de 200</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8" t="str">
         <v>No</v>
       </c>
       <c r="I8" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J8" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Avicola los cambulos s.a</v>
+        <v>BBVA</v>
       </c>
       <c r="B9" t="str">
-        <v>860058831-4</v>
+        <v>860003020</v>
       </c>
       <c r="C9" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D9" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E9" t="str">
-        <v>AGRICULTURA, GANADERÍA, CAZA, SILVICULTURA Y PESCA</v>
+        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
       </c>
       <c r="F9" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9" t="str">
         <v>No</v>
       </c>
       <c r="I9" t="str">
         <v>Sí</v>
       </c>
       <c r="J9" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>BANCO AV VILLAS</v>
+        <v>BIMBO DE COLOMBIA S.A.</v>
       </c>
       <c r="B10" t="str">
-        <v>860035827-5</v>
+        <v>830002366-0</v>
       </c>
       <c r="C10" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D10" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E10" t="str">
-        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
+        <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F10" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H10" t="str">
         <v>Sí</v>
       </c>
       <c r="I10" t="str">
         <v>Sí</v>
       </c>
       <c r="J10" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>BANCO DE BOGOTÁ</v>
+        <v>Centro Colombo Americano</v>
       </c>
       <c r="B11" t="str">
-        <v>8600029644</v>
+        <v>860010554-1</v>
       </c>
       <c r="C11" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D11" t="str">
-        <v>BOGOTÁ</v>
+        <v>Usaquén</v>
       </c>
       <c r="E11" t="str">
-        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
+        <v>EDUCACIÓN</v>
       </c>
       <c r="F11" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11" t="str">
         <v>No</v>
       </c>
       <c r="I11" t="str">
         <v>Sí</v>
       </c>
       <c r="J11" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Banco Santander</v>
+        <v>COMODIN SAS</v>
       </c>
       <c r="B12" t="str">
-        <v>900628110</v>
+        <v>800069933-6</v>
       </c>
       <c r="C12" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D12" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E12" t="str">
-        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
+        <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F12" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H12" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I12" t="str">
         <v>Sí</v>
       </c>
       <c r="J12" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>BBVA</v>
+        <v>CONSORCIO EXPRESS SAS</v>
       </c>
       <c r="B13" t="str">
-        <v>860003020</v>
+        <v>900365740-3</v>
       </c>
       <c r="C13" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D13" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E13" t="str">
-        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
+        <v>TRANSPORTE Y ALMACENAMIENTO</v>
       </c>
       <c r="F13" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G13">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H13" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I13" t="str">
         <v>Sí</v>
       </c>
       <c r="J13" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>BIMBO DE COLOMBIA S.A.</v>
+        <v>CONSTRUCTORA BOLIVAR</v>
       </c>
       <c r="B14" t="str">
-        <v>830002366-0</v>
+        <v>860513493-1</v>
       </c>
       <c r="C14" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D14" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E14" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>CONSTRUCCIÓN</v>
       </c>
       <c r="F14" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H14" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I14" t="str">
         <v>Sí</v>
       </c>
       <c r="J14" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>CARTONERÍA INDUSTRIAL SAS INDUCARTON</v>
+        <v>COOPERATIVA DE AHORRO Y CRÉDITO FINCOMERCIO</v>
       </c>
       <c r="B15" t="str">
-        <v>8600001981</v>
+        <v>860007327</v>
       </c>
       <c r="C15" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D15" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E15" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
       </c>
       <c r="F15" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I15" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J15" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Centro Colombo Americano</v>
+        <v>COOPERATIVA DE LOS TRABAJADORES DEL INSTITUTO DE SEGUROS SOCIALES</v>
       </c>
       <c r="B16" t="str">
-        <v>860010554-11</v>
+        <v>860014397-1</v>
       </c>
       <c r="C16" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D16" t="str">
-        <v/>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E16" t="str">
-        <v>EDUCACIÓN</v>
+        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
       </c>
       <c r="F16" t="str">
-        <v>203 - 500</v>
+        <v>51–200</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16" t="str">
         <v>No</v>
       </c>
       <c r="I16" t="str">
         <v>Sí</v>
       </c>
       <c r="J16" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Colsubsidio</v>
+        <v>COQUECOL SAS CI</v>
       </c>
       <c r="B17" t="str">
-        <v>860007336-1</v>
+        <v>900203461</v>
       </c>
       <c r="C17" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D17" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E17" t="str">
-        <v>SERVICIOS</v>
+        <v>INDUSTRIA MANUFACTURA</v>
       </c>
       <c r="F17" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I17" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J17" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>COMODIN SAS</v>
+        <v>DISEÑO INGENIERIA CONSULTORIA Y OUTSOURCING EN TELECOMUNICACIONES</v>
       </c>
       <c r="B18" t="str">
-        <v>800069933-6</v>
+        <v>830136162</v>
       </c>
       <c r="C18" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D18" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E18" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>TECNOLOGIA</v>
       </c>
       <c r="F18" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G18">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H18" t="str">
         <v>Sí</v>
       </c>
       <c r="I18" t="str">
         <v>Sí</v>
       </c>
       <c r="J18" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>CONSORCIO EXPRESS SAS</v>
+        <v>ECOLIMPIEZA SAS</v>
       </c>
       <c r="B19" t="str">
-        <v>900365740-3</v>
+        <v>901168448-6</v>
       </c>
       <c r="C19" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D19" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E19" t="str">
-        <v>TRANSPORTE Y ALMACENAMIENTO</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS|ACTIVIDADES DE LOS HOGARES INDIVIDUALES EN CALIDAD DE EMPLEADORES; ACTIVIDADES NO DIFEREN</v>
       </c>
       <c r="F19" t="str">
-        <v>Más de 500</v>
+        <v>1-50</v>
       </c>
       <c r="G19">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H19" t="str">
         <v>Sí</v>
       </c>
       <c r="I19" t="str">
         <v>Sí</v>
       </c>
       <c r="J19" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>CONSTRUCTORA BOLIVAR</v>
+        <v>Eficacia</v>
       </c>
       <c r="B20" t="str">
-        <v>860513493-1</v>
+        <v>800137960</v>
       </c>
       <c r="C20" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D20" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E20" t="str">
-        <v>CONSTRUCCIÓN</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F20" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G20">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H20" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I20" t="str">
         <v>Sí</v>
       </c>
       <c r="J20" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>CONSTRUCTORA CAPITAL</v>
+        <v>FERREDISTARCO SAS</v>
       </c>
       <c r="B21" t="str">
-        <v>900192711</v>
+        <v>800241495</v>
       </c>
       <c r="C21" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D21" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E21" t="str">
         <v>CONSTRUCCIÓN</v>
       </c>
       <c r="F21" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="str">
         <v>No</v>
       </c>
       <c r="I21" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J21" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>CONSTRUCTORA COLPATRIA SAS</v>
+        <v>FOUNDEVER</v>
       </c>
       <c r="B22" t="str">
-        <v>860058070-6</v>
+        <v>830037540-7</v>
       </c>
       <c r="C22" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D22" t="str">
-        <v>BOGOTÁ</v>
+        <v/>
       </c>
       <c r="E22" t="str">
-        <v>CONSTRUCCIÓN</v>
+        <v/>
       </c>
       <c r="F22" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="str">
         <v>No</v>
       </c>
       <c r="I22" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J22" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>COOPERATIVA DE AHORRO Y CRÉDITO FINCOMERCIO</v>
+        <v>GAMMA INGENIEROS</v>
       </c>
       <c r="B23" t="str">
-        <v>860007327</v>
+        <v>891501783</v>
       </c>
       <c r="C23" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D23" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E23" t="str">
-        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
+        <v>OTRO</v>
       </c>
       <c r="F23" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I23" t="str">
         <v>Sí</v>
       </c>
       <c r="J23" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>COOPERATIVA DE LOS TRABAJADORES DEL INSTITUTO DE SEGUROS SOCIALES</v>
+        <v>GRANKARGA</v>
       </c>
       <c r="B24" t="str">
-        <v>860014397-1</v>
+        <v>9001051535</v>
       </c>
       <c r="C24" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D24" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E24" t="str">
-        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
+        <v>TRANSPORTE Y ALMACENAMIENTO</v>
       </c>
       <c r="F24" t="str">
         <v>51–200</v>
       </c>
       <c r="G24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H24" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I24" t="str">
         <v>Sí</v>
       </c>
       <c r="J24" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>COQUECOL SAS CI</v>
+        <v>Grupo ASD (ASESORIA EN SISTEMATIZACIÓN DE DATOS)</v>
       </c>
       <c r="B25" t="str">
-        <v>900203461</v>
+        <v>860510031-7</v>
       </c>
       <c r="C25" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D25" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E25" t="str">
-        <v>INDUSTRIA MANUFACTURA</v>
+        <v>OTRO</v>
       </c>
       <c r="F25" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H25" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I25" t="str">
         <v>Sí</v>
       </c>
       <c r="J25" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>DISEÑO INGENIERIA CONSULTORIA Y OUTSOURCING EN TELECOMUNICACIONES</v>
+        <v>HOTELES DECAMERON COLOMBIA SAS</v>
       </c>
       <c r="B26" t="str">
-        <v>830136162</v>
+        <v>806000179-3</v>
       </c>
       <c r="C26" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D26" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E26" t="str">
-        <v>TECNOLOGIA</v>
+        <v>TURISMO</v>
       </c>
       <c r="F26" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G26">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H26" t="str">
         <v>Sí</v>
       </c>
       <c r="I26" t="str">
         <v>Sí</v>
       </c>
       <c r="J26" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>ECOLIMPIEZA SAS</v>
+        <v>IM Ingenieria</v>
       </c>
       <c r="B27" t="str">
-        <v>901168448-6</v>
+        <v>8000187547-1</v>
       </c>
       <c r="C27" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D27" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E27" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS|ACTIVIDADES DE LOS HOGARES INDIVIDUALES EN CALIDAD DE EMPLEADORES; ACTIVIDADES NO DIFEREN</v>
+        <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F27" t="str">
-        <v>1-50</v>
+        <v>Más de 200</v>
       </c>
       <c r="G27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H27" t="str">
         <v>Sí</v>
       </c>
       <c r="I27" t="str">
         <v>Sí</v>
       </c>
       <c r="J27" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Eficacia</v>
+        <v>IMPADOC S.A.</v>
       </c>
       <c r="B28" t="str">
-        <v>800137960</v>
+        <v>890304607-5</v>
       </c>
       <c r="C28" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D28" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E28" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>CONSTRUCCIÓN</v>
       </c>
       <c r="F28" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G28">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H28" t="str">
         <v>Sí</v>
       </c>
       <c r="I28" t="str">
         <v>Sí</v>
       </c>
       <c r="J28" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>FERREDISTARCO SAS</v>
+        <v>Inchcape Colombia</v>
       </c>
       <c r="B29" t="str">
-        <v>800241495</v>
+        <v>860047657</v>
       </c>
       <c r="C29" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D29" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E29" t="str">
-        <v>CONSTRUCCIÓN</v>
+        <v>COMERCIO AL POR MAYOR Y AL POR MENOR; REPARACIÓN DE VEHÍCULOS AUTOMOTORES Y MOTOCICLETAS</v>
       </c>
       <c r="F29" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G29">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H29" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I29" t="str">
         <v>Sí</v>
       </c>
       <c r="J29" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>FLOTA AGUILA S.A.</v>
+        <v>Inetum Colombia SAS</v>
       </c>
       <c r="B30" t="str">
-        <v>860004763</v>
+        <v>8300536932</v>
       </c>
       <c r="C30" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D30" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E30" t="str">
-        <v>TRANSPORTE Y ALMACENAMIENTO</v>
+        <v>OTRO</v>
       </c>
       <c r="F30" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="str">
         <v>No</v>
       </c>
       <c r="I30" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J30" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>FOUNDEVER</v>
+        <v>INNOVATECH IT SAS</v>
       </c>
       <c r="B31" t="str">
-        <v>830037540-7</v>
+        <v>900860807</v>
       </c>
       <c r="C31" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D31" t="str">
-        <v/>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E31" t="str">
-        <v/>
+        <v>INFORMACIÓN Y COMUNICACIONES</v>
       </c>
       <c r="F31" t="str">
-        <v/>
+        <v>Más de 200</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H31" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I31" t="str">
         <v>Sí</v>
       </c>
       <c r="J31" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>GAMMA INGENIEROS</v>
+        <v>INTERASEO SAS ESP</v>
       </c>
       <c r="B32" t="str">
-        <v>891501783</v>
+        <v>819000939-1</v>
       </c>
       <c r="C32" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D32" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E32" t="str">
-        <v>OTRO</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F32" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G32">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H32" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I32" t="str">
         <v>Sí</v>
       </c>
       <c r="J32" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>GRANKARGA</v>
+        <v>ITALCOL SA</v>
       </c>
       <c r="B33" t="str">
-        <v>9001051535</v>
+        <v>860026895-8</v>
       </c>
       <c r="C33" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D33" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E33" t="str">
-        <v>TRANSPORTE Y ALMACENAMIENTO</v>
+        <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F33" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H33" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I33" t="str">
         <v>Sí</v>
       </c>
       <c r="J33" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Grupo ASD (ASESORIA EN SISTEMATIZACIÓN DE DATOS)</v>
+        <v>ITALCOOP</v>
       </c>
       <c r="B34" t="str">
-        <v>860510031-7</v>
+        <v>860090873</v>
       </c>
       <c r="C34" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D34" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E34" t="str">
         <v>OTRO</v>
       </c>
       <c r="F34" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="str">
         <v>No</v>
       </c>
       <c r="I34" t="str">
         <v>Sí</v>
       </c>
       <c r="J34" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>HOTELES DECAMERON COLOMBIA SAS</v>
+        <v>KOMATSU COLOMBIA</v>
       </c>
       <c r="B35" t="str">
-        <v>806000179-3</v>
+        <v>8300603310</v>
       </c>
       <c r="C35" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D35" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E35" t="str">
-        <v>TURISMO</v>
+        <v>MANUFACTURA</v>
       </c>
       <c r="F35" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G35">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="H35" t="str">
         <v>Sí</v>
       </c>
       <c r="I35" t="str">
         <v>Sí</v>
       </c>
       <c r="J35" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>IM Ingenieria</v>
+        <v>Laboratorios Aurofarma SAS</v>
       </c>
       <c r="B36" t="str">
-        <v>8000187547-1</v>
+        <v>800007355-3</v>
       </c>
       <c r="C36" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D36" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E36" t="str">
         <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F36" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H36" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I36" t="str">
         <v>Sí</v>
       </c>
       <c r="J36" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>IMPADOC S.A.</v>
+        <v>Lulo Bank S.A.</v>
       </c>
       <c r="B37" t="str">
-        <v>890304607-5</v>
+        <v>901383474</v>
       </c>
       <c r="C37" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D37" t="str">
-        <v>BOGOTÁ</v>
+        <v>Chapinero</v>
       </c>
       <c r="E37" t="str">
-        <v>CONSTRUCCIÓN</v>
+        <v>Actividades de servicios financieros, excepto las de seguros y de pensiones</v>
       </c>
       <c r="F37" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H37" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I37" t="str">
         <v>Sí</v>
       </c>
       <c r="J37" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Inchcape Colombia</v>
+        <v>Messer Colombia S.A</v>
       </c>
       <c r="B38" t="str">
-        <v>860047657</v>
+        <v>860005114-4</v>
       </c>
       <c r="C38" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D38" t="str">
-        <v>BOGOTÁ</v>
+        <v/>
       </c>
       <c r="E38" t="str">
-        <v>COMERCIO AL POR MAYOR Y AL POR MENOR; REPARACIÓN DE VEHÍCULOS AUTOMOTORES Y MOTOCICLETAS</v>
+        <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F38" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G38">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H38" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I38" t="str">
         <v>Sí</v>
       </c>
       <c r="J38" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>INETUM COLOMBIA SAS</v>
+        <v>Minuto de Dios</v>
       </c>
       <c r="B39" t="str">
-        <v>8300536932</v>
+        <v>830000440-9</v>
       </c>
       <c r="C39" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D39" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E39" t="str">
-        <v>OTRO</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F39" t="str">
-        <v>201 - 500</v>
+        <v>51–200</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="str">
         <v>No</v>
       </c>
       <c r="I39" t="str">
         <v>Sí</v>
       </c>
       <c r="J39" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>INNOVATECH IT SAS</v>
+        <v>MPS MAYORISTA DE COLOMBIA</v>
       </c>
       <c r="B40" t="str">
-        <v>900860807</v>
+        <v>830018214</v>
       </c>
       <c r="C40" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D40" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E40" t="str">
         <v>INFORMACIÓN Y COMUNICACIONES</v>
       </c>
       <c r="F40" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G40">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H40" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I40" t="str">
         <v>Sí</v>
       </c>
       <c r="J40" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>INTERASEO SAS ESP</v>
+        <v>NEXA BPO</v>
       </c>
       <c r="B41" t="str">
-        <v>819000939-1</v>
+        <v>860050420-4</v>
       </c>
       <c r="C41" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D41" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E41" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>OTRO</v>
       </c>
       <c r="F41" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G41">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="H41" t="str">
         <v>Sí</v>
       </c>
       <c r="I41" t="str">
         <v>Sí</v>
       </c>
       <c r="J41" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>ITALCOL SA</v>
+        <v>Omega HealthCare</v>
       </c>
       <c r="B42" t="str">
-        <v>860026895-8</v>
+        <v>901777291</v>
       </c>
       <c r="C42" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D42" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E42" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F42" t="str">
-        <v/>
+        <v>Más de 200</v>
       </c>
       <c r="G42">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H42" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I42" t="str">
         <v>Sí</v>
       </c>
       <c r="J42" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>ITALCOOP</v>
+        <v>ONAC</v>
       </c>
       <c r="B43" t="str">
-        <v>860090873</v>
+        <v>900190680</v>
       </c>
       <c r="C43" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D43" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E43" t="str">
-        <v>OTRO</v>
+        <v>FINANCIERO</v>
       </c>
       <c r="F43" t="str">
         <v>51–200</v>
       </c>
       <c r="G43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I43" t="str">
         <v>Sí</v>
       </c>
       <c r="J43" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>KOMATSU COLOMBIA</v>
+        <v>Opticentro internacional sas</v>
       </c>
       <c r="B44" t="str">
-        <v>8300603310</v>
+        <v>860043998</v>
       </c>
       <c r="C44" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D44" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E44" t="str">
-        <v>MANUFACTURA</v>
+        <v>COMERCIO</v>
       </c>
       <c r="F44" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G44">
         <v>2</v>
       </c>
       <c r="H44" t="str">
         <v>Sí</v>
       </c>
       <c r="I44" t="str">
         <v>Sí</v>
       </c>
       <c r="J44" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Laboratorios Aurofarma SAS</v>
+        <v>ORAFA S.A-KEVINS JOYEROS</v>
       </c>
       <c r="B45" t="str">
-        <v>800007355-3</v>
+        <v>830048328-9</v>
       </c>
       <c r="C45" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D45" t="str">
-        <v>BOGOTÁ</v>
+        <v>Usaquén</v>
       </c>
       <c r="E45" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS|OTRO</v>
       </c>
       <c r="F45" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G45">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H45" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I45" t="str">
         <v>Sí</v>
       </c>
       <c r="J45" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Lulo Bank S.A.</v>
+        <v>PepsiCo Alimentos Colombia Ltda</v>
       </c>
       <c r="B46" t="str">
-        <v>901383474</v>
+        <v>890920304-0</v>
       </c>
       <c r="C46" t="str">
         <v>Bogotá D.C</v>
       </c>
       <c r="D46" t="str">
         <v>Chapinero</v>
       </c>
       <c r="E46" t="str">
-        <v>Actividades de servicios financieros, excepto las de seguros y de pensiones</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F46" t="str">
         <v>Más de 200</v>
       </c>
       <c r="G46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H46" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I46" t="str">
         <v>Sí</v>
       </c>
       <c r="J46" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Messer Colombia S.A</v>
+        <v>Permoda</v>
       </c>
       <c r="B47" t="str">
-        <v>860005114-4</v>
+        <v>8605168065</v>
       </c>
       <c r="C47" t="str">
         <v>Bogotá D.C</v>
       </c>
       <c r="D47" t="str">
-        <v/>
+        <v>Fontibón</v>
       </c>
       <c r="E47" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>Fabricación de productos textiles</v>
       </c>
       <c r="F47" t="str">
-        <v>201 - 500</v>
+        <v>51–200</v>
       </c>
       <c r="G47">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H47" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I47" t="str">
         <v>Sí</v>
       </c>
       <c r="J47" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Minuto de Dios</v>
+        <v>Porvenir</v>
       </c>
       <c r="B48" t="str">
-        <v>830000440-9</v>
+        <v>800144331-3</v>
       </c>
       <c r="C48" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D48" t="str">
-        <v>BOGOTÁ</v>
+        <v>Chapinero</v>
       </c>
       <c r="E48" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>Actividades de servicios financieros, excepto las de seguros y de pensiones</v>
       </c>
       <c r="F48" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="str">
         <v>No</v>
       </c>
       <c r="I48" t="str">
         <v>Sí</v>
       </c>
       <c r="J48" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>MPS MAYORISTA DE COLOMBIA</v>
+        <v>PQP (Productos Químicos Panamericanos)</v>
       </c>
       <c r="B49" t="str">
-        <v>830018214</v>
+        <v>860042141-0</v>
       </c>
       <c r="C49" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D49" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E49" t="str">
-        <v>INFORMACIÓN Y COMUNICACIONES</v>
+        <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F49" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G49">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H49" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I49" t="str">
         <v>Sí</v>
       </c>
       <c r="J49" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>NEXA BPO</v>
+        <v>PRODESA</v>
       </c>
       <c r="B50" t="str">
-        <v>860050420-4</v>
+        <v>800200598</v>
       </c>
       <c r="C50" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D50" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E50" t="str">
-        <v>OTRO</v>
+        <v>CONSTRUCCIÓN</v>
       </c>
       <c r="F50" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G50">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H50" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I50" t="str">
         <v>Sí</v>
       </c>
       <c r="J50" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>NTT DATA Colombia</v>
+        <v>QUICK HELP</v>
       </c>
       <c r="B51" t="str">
-        <v>900128566-2</v>
+        <v>830124778</v>
       </c>
       <c r="C51" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D51" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E51" t="str">
-        <v>INFORMACIÓN Y COMUNICACIONES</v>
+        <v>TRANSPORTE Y ALMACENAMIENTO</v>
       </c>
       <c r="F51" t="str">
-        <v/>
+        <v>Más de 200</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51" t="str">
         <v>No</v>
       </c>
       <c r="I51" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J51" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Omega HealthCare</v>
+        <v>Recaudo Bogotá</v>
       </c>
       <c r="B52" t="str">
-        <v>901777291</v>
+        <v>900453688-5</v>
       </c>
       <c r="C52" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D52" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E52" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>TRANSPORTE Y ALMACENAMIENTO</v>
       </c>
       <c r="F52" t="str">
-        <v/>
+        <v>Más de 200</v>
       </c>
       <c r="G52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H52" t="str">
         <v>Sí</v>
       </c>
       <c r="I52" t="str">
         <v>Sí</v>
       </c>
       <c r="J52" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>ONAC</v>
+        <v>REDEBAN S.A.</v>
       </c>
       <c r="B53" t="str">
-        <v>900190680</v>
+        <v>830070527-1</v>
       </c>
       <c r="C53" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D53" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E53" t="str">
-        <v>FINANCIERO</v>
+        <v>OTRO</v>
       </c>
       <c r="F53" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H53" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I53" t="str">
         <v>Sí</v>
       </c>
       <c r="J53" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Opticentro internacional sas</v>
+        <v>Seguros Aurora</v>
       </c>
       <c r="B54" t="str">
-        <v>860043998</v>
+        <v>860022137</v>
       </c>
       <c r="C54" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D54" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E54" t="str">
-        <v>COMERCIO</v>
+        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
       </c>
       <c r="F54" t="str">
         <v>51–200</v>
       </c>
       <c r="G54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H54" t="str">
         <v>Sí</v>
       </c>
       <c r="I54" t="str">
         <v>Sí</v>
       </c>
       <c r="J54" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>ORAFA S.A-KEVINS JOYEROS</v>
+        <v>SELECTIVA SAS</v>
       </c>
       <c r="B55" t="str">
-        <v>830048328-9</v>
+        <v>830044545</v>
       </c>
       <c r="C55" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D55" t="str">
-        <v>Usaquén</v>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E55" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS|OTRO</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F55" t="str">
-        <v>202 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H55" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I55" t="str">
         <v>Sí</v>
       </c>
       <c r="J55" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>PDC VINOS Y LICORES S.A.S.</v>
+        <v>Sky Forwarder S.A.S</v>
       </c>
       <c r="B56" t="str">
-        <v>8600020260</v>
+        <v>900041757 - 7</v>
       </c>
       <c r="C56" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D56" t="str">
-        <v>BOGOTÁ</v>
+        <v>Fontibón</v>
       </c>
       <c r="E56" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>Otras industrias manufactureras</v>
       </c>
       <c r="F56" t="str">
         <v>51–200</v>
       </c>
       <c r="G56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H56" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I56" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J56" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>PepsiCo Alimentos Colombia Ltda</v>
+        <v>Sky Industrial S.A.S</v>
       </c>
       <c r="B57" t="str">
-        <v>890920304-0</v>
+        <v>900975788</v>
       </c>
       <c r="C57" t="str">
         <v>Bogotá D.C</v>
       </c>
       <c r="D57" t="str">
-        <v>Chapinero</v>
+        <v>Fontibón</v>
       </c>
       <c r="E57" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>Fabricación de otros tipos de equipo de transporte</v>
       </c>
       <c r="F57" t="str">
-        <v>201 - 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H57" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I57" t="str">
         <v>Sí</v>
       </c>
       <c r="J57" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Permoda</v>
+        <v>Sky Logistica Integral Sas</v>
       </c>
       <c r="B58" t="str">
-        <v>8605168065</v>
+        <v>900714469</v>
       </c>
       <c r="C58" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D58" t="str">
-        <v>Fontibón</v>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E58" t="str">
-        <v>Fabricación de productos textiles</v>
+        <v>OTRO</v>
       </c>
       <c r="F58" t="str">
         <v>51–200</v>
       </c>
       <c r="G58">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H58" t="str">
         <v>Sí</v>
       </c>
       <c r="I58" t="str">
         <v>Sí</v>
       </c>
       <c r="J58" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Porvenir</v>
+        <v>SMARTCLARITY COLOMBIA</v>
       </c>
       <c r="B59" t="str">
-        <v>800144331-3</v>
+        <v>9010997302</v>
       </c>
       <c r="C59" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D59" t="str">
-        <v>Chapinero</v>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E59" t="str">
-        <v>Actividades de servicios financieros, excepto las de seguros y de pensiones</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F59" t="str">
-        <v>Más de 200</v>
+        <v>11–50</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="str">
         <v>No</v>
       </c>
       <c r="I59" t="str">
         <v>Sí</v>
       </c>
       <c r="J59" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>PQP (Productos Químicos Panamericanos)</v>
+        <v>SOLATI SAS</v>
       </c>
       <c r="B60" t="str">
-        <v>860042141-0</v>
+        <v>830064639</v>
       </c>
       <c r="C60" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D60" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E60" t="str">
-        <v>INDUSTRIAS MANUFACTURERAS</v>
+        <v>TECNOLOGÍA</v>
       </c>
       <c r="F60" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H60" t="str">
         <v>Sí</v>
       </c>
       <c r="I60" t="str">
         <v>Sí</v>
       </c>
       <c r="J60" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>PRODESA</v>
+        <v>SOULMEDICAL LTDA</v>
       </c>
       <c r="B61" t="str">
-        <v>800200598</v>
+        <v>900064854-2</v>
       </c>
       <c r="C61" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D61" t="str">
-        <v>BOGOTÁ</v>
+        <v>Chapinero</v>
       </c>
       <c r="E61" t="str">
-        <v>CONSTRUCCIÓN</v>
+        <v>Actividades de atención de la salud humana</v>
       </c>
       <c r="F61" t="str">
-        <v>201 - 500</v>
+        <v>51–200</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61" t="str">
         <v>No</v>
       </c>
       <c r="I61" t="str">
         <v>Sí</v>
       </c>
       <c r="J61" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>QUICK HELP</v>
+        <v>Summum Projects</v>
       </c>
       <c r="B62" t="str">
-        <v>830124778</v>
+        <v>900113435-0</v>
       </c>
       <c r="C62" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D62" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E62" t="str">
-        <v>TRANSPORTE Y ALMACENAMIENTO</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F62" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62" t="str">
         <v>No</v>
       </c>
       <c r="I62" t="str">
         <v>Sí</v>
       </c>
       <c r="J62" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Recaudo Bogotá</v>
+        <v>TCS URUGUAY S.A. SUCURSAL COLOMBIA</v>
       </c>
       <c r="B63" t="str">
-        <v>900453688-5</v>
+        <v>900103457</v>
       </c>
       <c r="C63" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D63" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E63" t="str">
-        <v>TRANSPORTE Y ALMACENAMIENTO</v>
+        <v>INFORMACIÓN Y COMUNICACIONES</v>
       </c>
       <c r="F63" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63" t="str">
         <v>Sí</v>
       </c>
       <c r="I63" t="str">
         <v>Sí</v>
       </c>
       <c r="J63" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>REDEBAN S.A.</v>
+        <v>TECNA INTEGRITY AND CORROSION ENGINEERING SA</v>
       </c>
       <c r="B64" t="str">
-        <v>830070527-1</v>
+        <v>830038192-1</v>
       </c>
       <c r="C64" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D64" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E64" t="str">
-        <v>OTRO</v>
+        <v/>
       </c>
       <c r="F64" t="str">
-        <v>Más de 500</v>
+        <v>51–200</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64" t="str">
         <v>No</v>
       </c>
       <c r="I64" t="str">
         <v>Sí</v>
       </c>
       <c r="J64" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Seguridad Oncor</v>
+        <v>TELCOS INGENIERIA S.A</v>
       </c>
       <c r="B65" t="str">
-        <v>800201668-4</v>
+        <v>900042474</v>
       </c>
       <c r="C65" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D65" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E65" t="str">
-        <v>OTRO</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F65" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65" t="str">
         <v>No</v>
       </c>
       <c r="I65" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="J65" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Seguros Aurora</v>
+        <v>Transbank</v>
       </c>
       <c r="B66" t="str">
-        <v>860022137</v>
+        <v>900170865</v>
       </c>
       <c r="C66" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D66" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E66" t="str">
-        <v>ACTIVIDADES FINANCIERAS Y DE SEGUROS</v>
+        <v>OTRO</v>
       </c>
       <c r="F66" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H66" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="I66" t="str">
         <v>Sí</v>
       </c>
       <c r="J66" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>SELECTIVA SAS</v>
+        <v>TRANSPORTES ESPECIALES ALIADOS SAS</v>
       </c>
       <c r="B67" t="str">
-        <v>830044545</v>
+        <v>900444852-9</v>
       </c>
       <c r="C67" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D67" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E67" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>TRANSPORTE Y ALMACENAMIENTO</v>
       </c>
       <c r="F67" t="str">
-        <v>Más de 500</v>
+        <v>Más de 200</v>
       </c>
       <c r="G67">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H67" t="str">
-        <v>No</v>
+        <v>Sí</v>
       </c>
       <c r="I67" t="str">
         <v>Sí</v>
       </c>
       <c r="J67" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Sky Forwarder S.A.S</v>
+        <v>TRANSPORTES VIGÍA</v>
       </c>
       <c r="B68" t="str">
-        <v>900041757 - 7</v>
+        <v>800042210</v>
       </c>
       <c r="C68" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D68" t="str">
-        <v>Fontibón</v>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E68" t="str">
-        <v>Otras industrias manufactureras</v>
+        <v>TRANSPORTE Y ALMACENAMIENTO</v>
       </c>
       <c r="F68" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G68">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H68" t="str">
         <v>Sí</v>
       </c>
       <c r="I68" t="str">
         <v>Sí</v>
       </c>
       <c r="J68" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Sky Industrial S.A.S</v>
+        <v>VIGILANCIA SANTAFEREÑA Y CIA LTDA</v>
       </c>
       <c r="B69" t="str">
-        <v>900975788</v>
+        <v>800076719-5</v>
       </c>
       <c r="C69" t="str">
-        <v>Bogotá D.C</v>
+        <v>Cundinamarca</v>
       </c>
       <c r="D69" t="str">
-        <v>Fontibón</v>
+        <v>BOGOTÁ</v>
       </c>
       <c r="E69" t="str">
-        <v>Fabricación de otros tipos de equipo de transporte</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
       </c>
       <c r="F69" t="str">
         <v>Más de 200</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69" t="str">
         <v>No</v>
       </c>
       <c r="I69" t="str">
         <v>Sí</v>
       </c>
       <c r="J69" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Sky Logistica Integral Sas</v>
+        <v>VISION Y MARKETING S.A.S</v>
       </c>
       <c r="B70" t="str">
-        <v>900714469</v>
+        <v>800144934</v>
       </c>
       <c r="C70" t="str">
-        <v>Cundinamarca</v>
+        <v>Bogotá D.C</v>
       </c>
       <c r="D70" t="str">
-        <v>BOGOTÁ</v>
+        <v>Teusaquillo</v>
       </c>
       <c r="E70" t="str">
-        <v>OTRO</v>
+        <v>OTRAS ACTIVIDADES DE SERVICIOS|OTRO</v>
       </c>
       <c r="F70" t="str">
-        <v>51–200</v>
+        <v>Más de 200</v>
       </c>
       <c r="G70">
         <v>3</v>
       </c>
       <c r="H70" t="str">
         <v>Sí</v>
       </c>
       <c r="I70" t="str">
         <v>Sí</v>
       </c>
       <c r="J70" t="str">
         <v>Corte 1</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>SMARTCLARITY COLOMBIA</v>
+        <v>Whirlpool Corporation</v>
       </c>
       <c r="B71" t="str">
-        <v>9010997302</v>
+        <v>830010181</v>
       </c>
       <c r="C71" t="str">
         <v>Cundinamarca</v>
       </c>
       <c r="D71" t="str">
         <v>BOGOTÁ</v>
       </c>
       <c r="E71" t="str">
-        <v>OTRAS ACTIVIDADES DE SERVICIOS</v>
+        <v>INDUSTRIAS MANUFACTURERAS</v>
       </c>
       <c r="F71" t="str">
-        <v>15</v>
+        <v>Más de 200</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71" t="str">
         <v>No</v>
       </c>
       <c r="I71" t="str">
         <v>Sí</v>
       </c>
       <c r="J71" t="str">
-        <v>Corte 1</v>
-[...414 lines deleted...]
-      <c r="J84" t="str">
         <v>Corte 1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J84"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J71"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Empresas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 